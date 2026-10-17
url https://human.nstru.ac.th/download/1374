--- v0 (2026-05-04)
+++ v1 (2026-10-17)
@@ -1571,51 +1571,51 @@
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E7223BC" w14:textId="77777777" w:rsidR="007B74E5" w:rsidRDefault="007B74E5" w:rsidP="007B74E5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18297B33" w14:textId="77777777" w:rsidR="007B74E5" w:rsidRPr="003F56CB" w:rsidRDefault="007B74E5" w:rsidP="007B74E5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08F51FC1" w14:textId="77777777" w:rsidR="007B74E5" w:rsidRPr="007B6586" w:rsidRDefault="007B74E5" w:rsidP="007B74E5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
@@ -1874,358 +1874,166 @@
           <w:szCs w:val="32"/>
           <w:cs/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:t xml:space="preserve">    วันที่ ........ เดือน ........................ พ.ศ...........</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F26B7AA" w14:textId="09C68916" w:rsidR="007B74E5" w:rsidRDefault="007B74E5" w:rsidP="008B37FD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B849CB0" w14:textId="00C0056B" w:rsidR="007B74E5" w:rsidRDefault="00725664" w:rsidP="00E74DB5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...297 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DABADE1" w14:textId="22B82F2F" w:rsidR="007B74E5" w:rsidRDefault="007B74E5" w:rsidP="008B37FD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F62CFEF" w14:textId="77777777" w:rsidR="00725664" w:rsidRDefault="00725664" w:rsidP="008B37FD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC2F920" w14:textId="77777777" w:rsidR="00725664" w:rsidRDefault="00725664" w:rsidP="008B37FD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F444EB3" w14:textId="77777777" w:rsidR="00725664" w:rsidRDefault="00725664" w:rsidP="008B37FD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C3963A5" w14:textId="77777777" w:rsidR="00725664" w:rsidRDefault="00725664" w:rsidP="008B37FD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="458E69EE" w14:textId="77777777" w:rsidR="00725664" w:rsidRDefault="00725664" w:rsidP="008B37FD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EB873EE" w14:textId="7B60C7ED" w:rsidR="0081589D" w:rsidRPr="0081589D" w:rsidRDefault="008B37FD" w:rsidP="008B37FD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+          <w:lang w:bidi="th-TH"/>
+        </w:rPr>
         <w:t>แบบนำส่งค่าตอบแทน</w:t>
       </w:r>
       <w:r w:rsidR="0081589D" w:rsidRPr="0081589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
         <w:t>สำนักบริหารทรัพย์สินและจัดหารายได้</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A3308AC" w14:textId="77777777" w:rsidR="0081589D" w:rsidRDefault="0081589D" w:rsidP="004B7C05">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
@@ -2727,51 +2535,51 @@
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51065EC3" w14:textId="2E02F1A2" w:rsidR="00110AEB" w:rsidRDefault="0081589D" w:rsidP="00661A19">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-563"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:bidi="th-TH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B7C05">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53D02837" wp14:editId="70990973">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53D02837" wp14:editId="06EE5776">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2628900</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>706120</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="733425" cy="733425"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1698467388" name="รูปภาพ 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 9"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print">
@@ -2971,88 +2779,87 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005E7FC3" w:rsidRPr="00110AEB" w:rsidSect="00661A19">
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1135" w:right="1440" w:bottom="851" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
-    <w:charset w:val="DE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="DE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunPSK">
-    <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010193" w:csb1="00000000"/>
+    <w:sig w:usb0="01000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010111" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunIT๙">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0000A990"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BEDA4482"/>
     <w:lvl w:ilvl="0">
@@ -3290,118 +3097,116 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
   </w:footnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007604B5"/>
     <w:rsid w:val="00055365"/>
     <w:rsid w:val="000632F6"/>
     <w:rsid w:val="00110AEB"/>
     <w:rsid w:val="00135D8A"/>
     <w:rsid w:val="00254A33"/>
     <w:rsid w:val="00277FBB"/>
     <w:rsid w:val="00296998"/>
     <w:rsid w:val="003800BE"/>
     <w:rsid w:val="003904E2"/>
     <w:rsid w:val="003C7EB4"/>
     <w:rsid w:val="003F56CB"/>
     <w:rsid w:val="00451EF1"/>
     <w:rsid w:val="004A5363"/>
     <w:rsid w:val="004B7C05"/>
     <w:rsid w:val="004E182F"/>
     <w:rsid w:val="00560DE6"/>
     <w:rsid w:val="00597BFD"/>
     <w:rsid w:val="005A1C1F"/>
     <w:rsid w:val="005D538C"/>
     <w:rsid w:val="005E7FC3"/>
     <w:rsid w:val="00661A19"/>
     <w:rsid w:val="00680D22"/>
-    <w:rsid w:val="006C7A05"/>
     <w:rsid w:val="00725664"/>
     <w:rsid w:val="00730C02"/>
     <w:rsid w:val="007604B5"/>
     <w:rsid w:val="00776D9D"/>
     <w:rsid w:val="007806F2"/>
     <w:rsid w:val="00780829"/>
     <w:rsid w:val="007B6586"/>
     <w:rsid w:val="007B74E5"/>
     <w:rsid w:val="007D073E"/>
     <w:rsid w:val="008123A6"/>
     <w:rsid w:val="0081244C"/>
     <w:rsid w:val="0081589D"/>
     <w:rsid w:val="00862738"/>
     <w:rsid w:val="00875C29"/>
     <w:rsid w:val="0088388D"/>
     <w:rsid w:val="008B37FD"/>
     <w:rsid w:val="008F17F5"/>
     <w:rsid w:val="00933E44"/>
     <w:rsid w:val="0098193C"/>
     <w:rsid w:val="009932E4"/>
-    <w:rsid w:val="00997BD6"/>
     <w:rsid w:val="00A02D28"/>
     <w:rsid w:val="00A62894"/>
     <w:rsid w:val="00A66976"/>
     <w:rsid w:val="00A71126"/>
     <w:rsid w:val="00AA1300"/>
     <w:rsid w:val="00AE2EC5"/>
     <w:rsid w:val="00B620EF"/>
     <w:rsid w:val="00B90628"/>
     <w:rsid w:val="00BA1A06"/>
     <w:rsid w:val="00BA507B"/>
     <w:rsid w:val="00BF3B2F"/>
     <w:rsid w:val="00C76B90"/>
     <w:rsid w:val="00C85221"/>
     <w:rsid w:val="00CC61F4"/>
     <w:rsid w:val="00CD5F8A"/>
     <w:rsid w:val="00D47DAA"/>
     <w:rsid w:val="00D7505C"/>
     <w:rsid w:val="00D84591"/>
     <w:rsid w:val="00E74DB5"/>
     <w:rsid w:val="00EB2F28"/>
     <w:rsid w:val="00ED3C44"/>
     <w:rsid w:val="00F160CE"/>
     <w:rsid w:val="00F45A75"/>
     <w:rsid w:val="00FA118F"/>
     <w:rsid w:val="00FC3FAF"/>
@@ -4962,69 +4767,69 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8403C1F-1D4E-45A9-908C-C5F4A317F554}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3411</Characters>
+  <Pages>2</Pages>
+  <Words>595</Words>
+  <Characters>3398</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ชื่อเรื่อง</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4001</CharactersWithSpaces>
+  <CharactersWithSpaces>3986</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>admin</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>